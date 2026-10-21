--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -7,231 +7,246 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Bodování 2026-2027" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Bodování 2026-2027'!$A$1:$P$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Bodování 2026-2027'!$A$1:$P$47</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Poř.</t>
   </si>
   <si>
     <t>Člen</t>
   </si>
   <si>
     <t>Družina</t>
   </si>
   <si>
     <t>Zář</t>
   </si>
   <si>
     <t>Říj</t>
   </si>
   <si>
     <t>Lis</t>
   </si>
   <si>
     <t>Pro</t>
   </si>
   <si>
     <t>Led</t>
   </si>
   <si>
     <t>Úno</t>
   </si>
   <si>
     <t>Bře</t>
   </si>
   <si>
     <t>Dub</t>
   </si>
   <si>
     <t>Kvě</t>
   </si>
   <si>
     <t>Čer</t>
   </si>
   <si>
     <t>Čvc</t>
   </si>
   <si>
     <t>Srp</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
+    <t>Anička</t>
+  </si>
+  <si>
+    <t>Tučňáci</t>
+  </si>
+  <si>
+    <t>BJ</t>
+  </si>
+  <si>
+    <t>Caesar</t>
+  </si>
+  <si>
+    <t>Veverky</t>
+  </si>
+  <si>
+    <t>Dračice</t>
+  </si>
+  <si>
+    <t>Jenda</t>
+  </si>
+  <si>
+    <t>Jáchym L.</t>
+  </si>
+  <si>
+    <t>Matylda L.</t>
+  </si>
+  <si>
+    <t>Máslo</t>
+  </si>
+  <si>
+    <t>Šárka T.</t>
+  </si>
+  <si>
+    <t>Amča</t>
+  </si>
+  <si>
+    <t>Citrón</t>
+  </si>
+  <si>
+    <t>Luskouni</t>
+  </si>
+  <si>
+    <t>Evelínka</t>
+  </si>
+  <si>
+    <t>Fiska</t>
+  </si>
+  <si>
+    <t>Ondřej Š.</t>
+  </si>
+  <si>
+    <t>Proužek</t>
+  </si>
+  <si>
+    <t>Skřítek</t>
+  </si>
+  <si>
+    <t>Sára P.</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Tříska</t>
+  </si>
+  <si>
+    <t>Veverka</t>
+  </si>
+  <si>
+    <t>Čarodějka</t>
+  </si>
+  <si>
+    <t>Šklíba</t>
+  </si>
+  <si>
     <t>Ambasador</t>
   </si>
   <si>
-    <t>Tučňáci</t>
-[...25 lines deleted...]
-  <si>
     <t>Dino</t>
   </si>
   <si>
+    <t>Dori</t>
+  </si>
+  <si>
     <t>Drak</t>
   </si>
   <si>
-    <t>Dračice</t>
-[...8 lines deleted...]
-    <t>Fiska</t>
+    <t>Hrbek M.</t>
+  </si>
+  <si>
+    <t>Jahoda</t>
   </si>
   <si>
     <t>Jan L.</t>
   </si>
   <si>
-    <t>Jenda</t>
-[...1 lines deleted...]
-  <si>
     <t>Johy</t>
   </si>
   <si>
-    <t>Jáchym L.</t>
+    <t>Jára</t>
   </si>
   <si>
     <t>Kiwi</t>
   </si>
   <si>
-    <t>Matylda L.</t>
-[...11 lines deleted...]
-    <t>Ondřej Š.</t>
+    <t>Maty</t>
   </si>
   <si>
     <t>Papouch</t>
   </si>
   <si>
-    <t>Proužek</t>
-[...1 lines deleted...]
-  <si>
     <t>Péťa</t>
   </si>
   <si>
     <t>Ríša</t>
   </si>
   <si>
-    <t>Skřítek</t>
-[...1 lines deleted...]
-  <si>
     <t>Sofinka</t>
   </si>
   <si>
-    <t>Sára P.</t>
-[...7 lines deleted...]
-  <si>
     <t>Verunka</t>
   </si>
   <si>
-    <t>Veverka</t>
+    <t>Viktor P.</t>
+  </si>
+  <si>
+    <t>Vilík</t>
+  </si>
+  <si>
+    <t>Violka</t>
   </si>
   <si>
     <t>Vojta</t>
   </si>
   <si>
-    <t>Čarodějka</t>
-[...7 lines deleted...]
-  <si>
     <t>Šíma</t>
+  </si>
+  <si>
+    <t>Žanetka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -551,51 +566,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P42"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
@@ -639,2091 +654,2341 @@
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
         <v>0</v>
       </c>
       <c r="P2">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
       <c r="O4">
         <v>0</v>
       </c>
       <c r="P4">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D5">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
         <v>0</v>
       </c>
       <c r="O5">
         <v>0</v>
       </c>
       <c r="P5">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
       <c r="O6">
         <v>0</v>
       </c>
       <c r="P6">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
         <v>0</v>
       </c>
       <c r="P7">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D8">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
       <c r="P8">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9">
         <v>0</v>
       </c>
       <c r="P9">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
       <c r="P10">
-        <v>0</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
       <c r="P11">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
         <v>29</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
       <c r="P12">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
         <v>0</v>
       </c>
       <c r="P13">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D14">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14">
         <v>0</v>
       </c>
       <c r="P14">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D15">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
       <c r="P15">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>0</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>0</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
       <c r="N16">
         <v>0</v>
       </c>
       <c r="O16">
         <v>0</v>
       </c>
       <c r="P16">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D17">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
         <v>0</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>0</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
       <c r="N17">
         <v>0</v>
       </c>
       <c r="O17">
         <v>0</v>
       </c>
       <c r="P17">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>35</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
         <v>0</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
         <v>0</v>
       </c>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
       <c r="P18">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D19">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>0</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>0</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>0</v>
       </c>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19">
         <v>0</v>
       </c>
       <c r="P19">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D20">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
         <v>0</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>0</v>
       </c>
       <c r="J20">
         <v>0</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
         <v>0</v>
       </c>
       <c r="M20">
         <v>0</v>
       </c>
       <c r="N20">
         <v>0</v>
       </c>
       <c r="O20">
         <v>0</v>
       </c>
       <c r="P20">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>38</v>
       </c>
       <c r="C21" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D21">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
         <v>0</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>0</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
         <v>0</v>
       </c>
       <c r="N21">
         <v>0</v>
       </c>
       <c r="O21">
         <v>0</v>
       </c>
       <c r="P21">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>39</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D22">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
         <v>0</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>0</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>0</v>
       </c>
       <c r="N22">
         <v>0</v>
       </c>
       <c r="O22">
         <v>0</v>
       </c>
       <c r="P22">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>40</v>
       </c>
       <c r="C23" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D23">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
         <v>0</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>0</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>0</v>
       </c>
       <c r="N23">
         <v>0</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
       <c r="P23">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D24">
         <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
         <v>0</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>0</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>0</v>
       </c>
       <c r="N24">
         <v>0</v>
       </c>
       <c r="O24">
         <v>0</v>
       </c>
       <c r="P24">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>42</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
         <v>0</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>0</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
       <c r="P25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>43</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>0</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
         <v>0</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
         <v>0</v>
       </c>
       <c r="P26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>44</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
         <v>0</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>0</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
         <v>0</v>
       </c>
       <c r="N27">
         <v>0</v>
       </c>
       <c r="O27">
         <v>0</v>
       </c>
       <c r="P27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>45</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>0</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>0</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>0</v>
       </c>
       <c r="N28">
         <v>0</v>
       </c>
       <c r="O28">
         <v>0</v>
       </c>
       <c r="P28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>46</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D29">
         <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
         <v>0</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>0</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
         <v>0</v>
       </c>
       <c r="N29">
         <v>0</v>
       </c>
       <c r="O29">
         <v>0</v>
       </c>
       <c r="P29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>47</v>
       </c>
       <c r="C30" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D30">
         <v>0</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>0</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>0</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>0</v>
       </c>
       <c r="N30">
         <v>0</v>
       </c>
       <c r="O30">
         <v>0</v>
       </c>
       <c r="P30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B31" t="s">
         <v>48</v>
       </c>
       <c r="C31" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D31">
         <v>0</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
         <v>0</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>0</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>0</v>
       </c>
       <c r="N31">
         <v>0</v>
       </c>
       <c r="O31">
         <v>0</v>
       </c>
       <c r="P31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B32" t="s">
         <v>49</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D32">
         <v>0</v>
       </c>
       <c r="E32">
         <v>0</v>
       </c>
       <c r="F32">
         <v>0</v>
       </c>
       <c r="G32">
         <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>0</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
         <v>0</v>
       </c>
       <c r="N32">
         <v>0</v>
       </c>
       <c r="O32">
         <v>0</v>
       </c>
       <c r="P32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B33" t="s">
         <v>50</v>
       </c>
       <c r="C33" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D33">
         <v>0</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
         <v>0</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>0</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>0</v>
       </c>
       <c r="N33">
         <v>0</v>
       </c>
       <c r="O33">
         <v>0</v>
       </c>
       <c r="P33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B34" t="s">
         <v>51</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
         <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
       <c r="I34">
         <v>0</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>0</v>
       </c>
       <c r="N34">
         <v>0</v>
       </c>
       <c r="O34">
         <v>0</v>
       </c>
       <c r="P34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B35" t="s">
         <v>52</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
         <v>0</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
       <c r="I35">
         <v>0</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>0</v>
       </c>
       <c r="N35">
         <v>0</v>
       </c>
       <c r="O35">
         <v>0</v>
       </c>
       <c r="P35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B36" t="s">
         <v>53</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
         <v>0</v>
       </c>
       <c r="H36">
         <v>0</v>
       </c>
       <c r="I36">
         <v>0</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>0</v>
       </c>
       <c r="N36">
         <v>0</v>
       </c>
       <c r="O36">
         <v>0</v>
       </c>
       <c r="P36">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C37" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D37">
         <v>0</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
         <v>0</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>0</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>0</v>
       </c>
       <c r="N37">
         <v>0</v>
       </c>
       <c r="O37">
         <v>0</v>
       </c>
       <c r="P37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C38" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D38">
         <v>0</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
         <v>0</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>0</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>0</v>
       </c>
       <c r="N38">
         <v>0</v>
       </c>
       <c r="O38">
         <v>0</v>
       </c>
       <c r="P38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B39" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D39">
         <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
         <v>0</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
       <c r="I39">
         <v>0</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>0</v>
       </c>
       <c r="N39">
         <v>0</v>
       </c>
       <c r="O39">
         <v>0</v>
       </c>
       <c r="P39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D40">
         <v>0</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
         <v>0</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>0</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>0</v>
       </c>
       <c r="N40">
         <v>0</v>
       </c>
       <c r="O40">
         <v>0</v>
       </c>
       <c r="P40">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D41">
         <v>0</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
         <v>0</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>0</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
         <v>0</v>
       </c>
       <c r="N41">
         <v>0</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
       <c r="P41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="B42" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C42" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D42">
         <v>0</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
         <v>0</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>0</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>0</v>
       </c>
       <c r="N42">
         <v>0</v>
       </c>
       <c r="O42">
         <v>0</v>
       </c>
       <c r="P42">
         <v>0</v>
       </c>
     </row>
+    <row r="43" spans="1:16">
+      <c r="A43">
+        <v>23</v>
+      </c>
+      <c r="B43" t="s">
+        <v>60</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43">
+        <v>0</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43">
+        <v>0</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43">
+        <v>0</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="J43">
+        <v>0</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43">
+        <v>0</v>
+      </c>
+      <c r="M43">
+        <v>0</v>
+      </c>
+      <c r="N43">
+        <v>0</v>
+      </c>
+      <c r="O43">
+        <v>0</v>
+      </c>
+      <c r="P43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16">
+      <c r="A44">
+        <v>23</v>
+      </c>
+      <c r="B44" t="s">
+        <v>60</v>
+      </c>
+      <c r="C44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44">
+        <v>0</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44">
+        <v>0</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44">
+        <v>0</v>
+      </c>
+      <c r="I44">
+        <v>0</v>
+      </c>
+      <c r="J44">
+        <v>0</v>
+      </c>
+      <c r="K44">
+        <v>0</v>
+      </c>
+      <c r="L44">
+        <v>0</v>
+      </c>
+      <c r="M44">
+        <v>0</v>
+      </c>
+      <c r="N44">
+        <v>0</v>
+      </c>
+      <c r="O44">
+        <v>0</v>
+      </c>
+      <c r="P44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16">
+      <c r="A45">
+        <v>23</v>
+      </c>
+      <c r="B45" t="s">
+        <v>61</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45">
+        <v>0</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>0</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45">
+        <v>0</v>
+      </c>
+      <c r="I45">
+        <v>0</v>
+      </c>
+      <c r="J45">
+        <v>0</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45">
+        <v>0</v>
+      </c>
+      <c r="M45">
+        <v>0</v>
+      </c>
+      <c r="N45">
+        <v>0</v>
+      </c>
+      <c r="O45">
+        <v>0</v>
+      </c>
+      <c r="P45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16">
+      <c r="A46">
+        <v>23</v>
+      </c>
+      <c r="B46" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D46">
+        <v>0</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46">
+        <v>0</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46">
+        <v>0</v>
+      </c>
+      <c r="I46">
+        <v>0</v>
+      </c>
+      <c r="J46">
+        <v>0</v>
+      </c>
+      <c r="K46">
+        <v>0</v>
+      </c>
+      <c r="L46">
+        <v>0</v>
+      </c>
+      <c r="M46">
+        <v>0</v>
+      </c>
+      <c r="N46">
+        <v>0</v>
+      </c>
+      <c r="O46">
+        <v>0</v>
+      </c>
+      <c r="P46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47">
+        <v>23</v>
+      </c>
+      <c r="B47" t="s">
+        <v>62</v>
+      </c>
+      <c r="C47" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47">
+        <v>0</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>0</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47">
+        <v>0</v>
+      </c>
+      <c r="I47">
+        <v>0</v>
+      </c>
+      <c r="J47">
+        <v>0</v>
+      </c>
+      <c r="K47">
+        <v>0</v>
+      </c>
+      <c r="L47">
+        <v>0</v>
+      </c>
+      <c r="M47">
+        <v>0</v>
+      </c>
+      <c r="N47">
+        <v>0</v>
+      </c>
+      <c r="O47">
+        <v>0</v>
+      </c>
+      <c r="P47">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:P42"/>
+  <autoFilter ref="A1:P47"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Bodování 2026-2027</vt:lpstr>
     </vt:vector>