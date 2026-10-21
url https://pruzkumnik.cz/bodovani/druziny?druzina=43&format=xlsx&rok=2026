--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Družina Veverky" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Poř.</t>
   </si>
   <si>
     <t>Člen</t>
   </si>
   <si>
     <t>Zář</t>
   </si>
   <si>
     <t>Říj</t>
   </si>
   <si>
     <t>Lis</t>
   </si>
   <si>
     <t>Pro</t>
   </si>
   <si>
     <t>Led</t>
   </si>
   <si>
     <t>Úno</t>
   </si>
   <si>
@@ -68,87 +68,108 @@
   <si>
     <t>Kvě</t>
   </si>
   <si>
     <t>Čer</t>
   </si>
   <si>
     <t>Čvc</t>
   </si>
   <si>
     <t>Srp</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>Caesar</t>
   </si>
   <si>
+    <t>Šárka T.</t>
+  </si>
+  <si>
     <t>Dračice</t>
   </si>
   <si>
+    <t>Máslo</t>
+  </si>
+  <si>
+    <t>Ondřej Š.</t>
+  </si>
+  <si>
+    <t>Skřítek</t>
+  </si>
+  <si>
+    <t>Čarodějka</t>
+  </si>
+  <si>
+    <t>Veverka</t>
+  </si>
+  <si>
+    <t>Vojta</t>
+  </si>
+  <si>
+    <t>Ríša</t>
+  </si>
+  <si>
+    <t>Vilík</t>
+  </si>
+  <si>
+    <t>Tříska</t>
+  </si>
+  <si>
+    <t>Péťa</t>
+  </si>
+  <si>
+    <t>Sofinka</t>
+  </si>
+  <si>
+    <t>Šíma</t>
+  </si>
+  <si>
     <t>Fiska</t>
   </si>
   <si>
-    <t>Ondřej Š.</t>
-[...14 lines deleted...]
-    <t>Tříska</t>
+    <t>Dori</t>
+  </si>
+  <si>
+    <t>Jára</t>
+  </si>
+  <si>
+    <t>Žanetka</t>
+  </si>
+  <si>
+    <t>Jahoda</t>
   </si>
   <si>
     <t>Verunka</t>
-  </si>
-[...10 lines deleted...]
-    <t>Šíma</t>
   </si>
   <si>
     <t>Součet družiny:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -472,75 +493,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q16"/>
+  <dimension ref="A1:Q23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
-      <selection pane="bottomLeft" activeCell="A16" sqref="A16:Q16"/>
+      <selection pane="bottomLeft" activeCell="A23" sqref="A23:Q23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
@@ -561,833 +582,1204 @@
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="D2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>0</v>
       </c>
       <c r="N2">
         <v>0</v>
       </c>
       <c r="O2">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="P2">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Q2">
-        <v>0</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="P3">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="D4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
         <v>0</v>
       </c>
       <c r="N4">
         <v>0</v>
       </c>
       <c r="O4">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="P4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Q4">
-        <v>0</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>63</v>
       </c>
       <c r="D5">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5">
         <v>0</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5">
         <v>0</v>
       </c>
       <c r="N5">
         <v>0</v>
       </c>
       <c r="O5">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="P5">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Q5">
-        <v>0</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
         <v>0</v>
       </c>
       <c r="N6">
         <v>0</v>
       </c>
       <c r="O6">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="P6">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q6">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="D7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0</v>
       </c>
       <c r="O7">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="P7">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q7">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="D8">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0</v>
       </c>
       <c r="O8">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="P8">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q8">
-        <v>0</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="D9">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0</v>
       </c>
       <c r="O9">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="P9">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q9">
-        <v>0</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>25</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="D10">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0</v>
       </c>
       <c r="O10">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="P10">
         <v>0</v>
       </c>
       <c r="Q10">
-        <v>0</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="D11">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0</v>
       </c>
       <c r="O11">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="P11">
         <v>0</v>
       </c>
       <c r="Q11">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>27</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="D12">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0</v>
       </c>
       <c r="O12">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="P12">
         <v>0</v>
       </c>
       <c r="Q12">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="D13">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
         <v>0</v>
       </c>
       <c r="N13">
         <v>0</v>
       </c>
       <c r="O13">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="P13">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="Q13">
-        <v>0</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="D14">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
         <v>0</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>0</v>
       </c>
       <c r="N14">
         <v>0</v>
       </c>
       <c r="O14">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="P14">
         <v>0</v>
       </c>
       <c r="Q14">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="D15">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
         <v>0</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>0</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
       <c r="N15">
         <v>0</v>
       </c>
       <c r="O15">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="P15">
         <v>0</v>
       </c>
       <c r="Q15">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:17">
-      <c r="A16" s="1"/>
-      <c r="B16" s="1" t="s">
+      <c r="A16">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="1">
-[...42 lines deleted...]
-        <v>0</v>
+      <c r="C16">
+        <v>23</v>
+      </c>
+      <c r="D16">
+        <v>13</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16">
+        <v>0</v>
+      </c>
+      <c r="G16">
+        <v>0</v>
+      </c>
+      <c r="H16">
+        <v>0</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16">
+        <v>0</v>
+      </c>
+      <c r="M16">
+        <v>0</v>
+      </c>
+      <c r="N16">
+        <v>0</v>
+      </c>
+      <c r="O16">
+        <v>36</v>
+      </c>
+      <c r="P16">
+        <v>0</v>
+      </c>
+      <c r="Q16">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17">
+        <v>20</v>
+      </c>
+      <c r="D17">
+        <v>10</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>0</v>
+      </c>
+      <c r="G17">
+        <v>0</v>
+      </c>
+      <c r="H17">
+        <v>0</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>0</v>
+      </c>
+      <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17">
+        <v>0</v>
+      </c>
+      <c r="N17">
+        <v>0</v>
+      </c>
+      <c r="O17">
+        <v>10</v>
+      </c>
+      <c r="P17">
+        <v>20</v>
+      </c>
+      <c r="Q17">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18">
+        <v>23</v>
+      </c>
+      <c r="D18">
+        <v>6</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>0</v>
+      </c>
+      <c r="G18">
+        <v>0</v>
+      </c>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>0</v>
+      </c>
+      <c r="L18">
+        <v>0</v>
+      </c>
+      <c r="M18">
+        <v>0</v>
+      </c>
+      <c r="N18">
+        <v>0</v>
+      </c>
+      <c r="O18">
+        <v>29</v>
+      </c>
+      <c r="P18">
+        <v>0</v>
+      </c>
+      <c r="Q18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19">
+        <v>16</v>
+      </c>
+      <c r="D19">
+        <v>13</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
+        <v>0</v>
+      </c>
+      <c r="G19">
+        <v>0</v>
+      </c>
+      <c r="H19">
+        <v>0</v>
+      </c>
+      <c r="I19">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>0</v>
+      </c>
+      <c r="L19">
+        <v>0</v>
+      </c>
+      <c r="M19">
+        <v>0</v>
+      </c>
+      <c r="N19">
+        <v>0</v>
+      </c>
+      <c r="O19">
+        <v>29</v>
+      </c>
+      <c r="P19">
+        <v>0</v>
+      </c>
+      <c r="Q19">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20">
+        <v>16</v>
+      </c>
+      <c r="D20">
+        <v>13</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20">
+        <v>0</v>
+      </c>
+      <c r="G20">
+        <v>0</v>
+      </c>
+      <c r="H20">
+        <v>0</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0</v>
+      </c>
+      <c r="K20">
+        <v>0</v>
+      </c>
+      <c r="L20">
+        <v>0</v>
+      </c>
+      <c r="M20">
+        <v>0</v>
+      </c>
+      <c r="N20">
+        <v>0</v>
+      </c>
+      <c r="O20">
+        <v>29</v>
+      </c>
+      <c r="P20">
+        <v>0</v>
+      </c>
+      <c r="Q20">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21">
+        <v>18</v>
+      </c>
+      <c r="D21">
+        <v>3</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>0</v>
+      </c>
+      <c r="G21">
+        <v>0</v>
+      </c>
+      <c r="H21">
+        <v>0</v>
+      </c>
+      <c r="I21">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>0</v>
+      </c>
+      <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21">
+        <v>0</v>
+      </c>
+      <c r="N21">
+        <v>0</v>
+      </c>
+      <c r="O21">
+        <v>21</v>
+      </c>
+      <c r="P21">
+        <v>0</v>
+      </c>
+      <c r="Q21">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22">
+        <v>0</v>
+      </c>
+      <c r="D22">
+        <v>0</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22">
+        <v>0</v>
+      </c>
+      <c r="G22">
+        <v>0</v>
+      </c>
+      <c r="H22">
+        <v>0</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22">
+        <v>0</v>
+      </c>
+      <c r="L22">
+        <v>0</v>
+      </c>
+      <c r="M22">
+        <v>0</v>
+      </c>
+      <c r="N22">
+        <v>0</v>
+      </c>
+      <c r="O22">
+        <v>0</v>
+      </c>
+      <c r="P22">
+        <v>0</v>
+      </c>
+      <c r="Q22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="1">
+        <v>749</v>
+      </c>
+      <c r="D23" s="1">
+        <v>279</v>
+      </c>
+      <c r="E23" s="1">
+        <v>0</v>
+      </c>
+      <c r="F23" s="1">
+        <v>0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0</v>
+      </c>
+      <c r="K23" s="1">
+        <v>0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0</v>
+      </c>
+      <c r="O23" s="1">
+        <v>748</v>
+      </c>
+      <c r="P23" s="1">
+        <v>280</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>1028</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>